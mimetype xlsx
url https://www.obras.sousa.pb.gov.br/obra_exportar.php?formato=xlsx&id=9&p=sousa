--- v0 (2026-08-27)
+++ v1 (2026-10-27)
@@ -217,51 +217,51 @@
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor inicial</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>6023877.68</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor atual</t>
         </is>
       </c>
       <c r="B14" t="n">
-        <v>6200294.44</v>
+        <v>6550797.6</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor pago</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>5849653.53</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">Execução %</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
@@ -332,51 +332,51 @@
         <is>
           <t xml:space="preserve">-38.2352300</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">Sincronizado em</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">27/08/2026 10:30</t>
+          <t xml:space="preserve">27/10/2026 09:00</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Título</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">URL</t>
         </is>
@@ -689,51 +689,51 @@
         <is>
           <t xml:space="preserve">Elizabete Gomes Construcao E Incorporacao Eireli</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t xml:space="preserve">25346310000193</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">17/04/2024</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t xml:space="preserve">11/04/2027</t>
         </is>
       </c>
       <c r="H2" t="n">
-        <v>6200294.44</v>
+        <v>6550797.6</v>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a CONSTRUÇÃO DO LARGO DA ESTAÇÃO FERROVIÁRIA conforme convênio FDE 0282022 no Município de SousaPB</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Protocolo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
@@ -784,120 +784,170 @@
           <t xml:space="preserve">Documento 138971/24</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">Apostilamento do Contrato (Valor)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">O contrato será modificado conforme a CLÁUSULA DÉCIMA, seguindo as instruções do fiscal da execução. Periodicidade mínima de 12 meses.</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>176416.76</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Documento 43839/26</t>
+          <t xml:space="preserve">Documento 114112/26</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vigência</t>
+          <t xml:space="preserve">Valor</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">	Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a CONSTRUÇÃO DO LARGO DA ESTAÇÃO FERROVIÁRIA conforme convênio FDE 0282022 no Município de SousaPB</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">11/04/2027</t>
+          <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="E4" t="n">
-        <v>0</v>
+        <v>59227.41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Documento 78947/25</t>
+          <t xml:space="preserve">Documento 43839/26</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve">Vigência</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONFORME PARECER TÉCNICO DE ENGENHARIA</t>
+          <t xml:space="preserve">	Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a CONSTRUÇÃO DO LARGO DA ESTAÇÃO FERROVIÁRIA conforme convênio FDE 0282022 no Município de SousaPB</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">12/04/2026</t>
+          <t xml:space="preserve">11/04/2027</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Documento 54019/24</t>
+          <t xml:space="preserve">Documento 78947/25</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">Vigência</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONFORME PARECER TÉCNICO DE ENGENHARIA. FLS 11</t>
+          <t xml:space="preserve">CONFORME PARECER TÉCNICO DE ENGENHARIA</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">12/04/2025</t>
+          <t xml:space="preserve">12/04/2026</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>0</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento 54019/24</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vigência</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CONFORME PARECER TÉCNICO DE ENGENHARIA. FLS 11</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12/04/2025</t>
+        </is>
+      </c>
+      <c r="E7" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento 106501/26</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Retificação Tecnico Administrativa. </t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="E8" t="n">
+        <v>291275.75</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Número</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Objeto</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Concedente</t>
         </is>
       </c>
@@ -1724,90 +1774,90 @@
           <t xml:space="preserve">12659</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 19 MEDICAO DA EXECUCAO DA OBRA DE CONSTRUCAO DO LARGO DA ESTACAO FERROVIARIA CONFORME CONVENIO FDE N 0282022 CONFORME CONTRATO N 3332023 ORIUNDO DA CONCORRENCIA N 0212022 A CARGO DA SECRETARIA DE INFRAESTRUTURA CONTA BANCARIA 569402</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t xml:space="preserve">24/01/2025</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>206291.84</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">12294</t>
+          <t xml:space="preserve">12293</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE AO 01 REAJUSTE DE PRECO REFERENTE A EXECUCAO DA OBRA DE CONSTRUCAO DO LARGO DA ESTACAO FERROVIARIA CONFORME CONVENIO FDE N 0282022 CONFORME CONTRATO N 3332023 ORIUNDO DA CONCORRENCIA N 0212022 A CARGO DA SECRETARIA DE INFRAESTRUTURA CONTA BANCARIA 569402</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 18 MEDICAO DA EXECUCAO DA OBRA DE CONSTRUCAO DO LARGO DA ESTACAO FERROVIARIA CONFORME CONVENIO FDE N 0282022 CONFORME CONTRATO N 3332023 ORIUNDO DA CONCORRENCIA N 0212022 A CARGO DA SECRETARIA DE INFRAESTRUTURA CONTA BANCARIA 569402</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t xml:space="preserve">20/12/2024</t>
         </is>
       </c>
       <c r="D7" t="n">
-        <v>133545.15</v>
+        <v>440110.1</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">12293</t>
+          <t xml:space="preserve">12294</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 18 MEDICAO DA EXECUCAO DA OBRA DE CONSTRUCAO DO LARGO DA ESTACAO FERROVIARIA CONFORME CONVENIO FDE N 0282022 CONFORME CONTRATO N 3332023 ORIUNDO DA CONCORRENCIA N 0212022 A CARGO DA SECRETARIA DE INFRAESTRUTURA CONTA BANCARIA 569402</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE AO 01 REAJUSTE DE PRECO REFERENTE A EXECUCAO DA OBRA DE CONSTRUCAO DO LARGO DA ESTACAO FERROVIARIA CONFORME CONVENIO FDE N 0282022 CONFORME CONTRATO N 3332023 ORIUNDO DA CONCORRENCIA N 0212022 A CARGO DA SECRETARIA DE INFRAESTRUTURA CONTA BANCARIA 569402</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t xml:space="preserve">20/12/2024</t>
         </is>
       </c>
       <c r="D8" t="n">
-        <v>440110.1</v>
+        <v>133545.15</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">11647</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 17 MEDICAO DA EXECUCAO DA OBRA DE CONSTRUCAO DO LARGO DA ESTACAO FERROVIARIA CONFORME CONVENIO FDE N 0282022 CONFORME CONTRATO N 3332023 ORIUNDO DA CONCORRENCIA N 0212022 A CARGO DA SECRETARIA DE INFRAESTRUTURA CONTA BANCARIA 569402</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t xml:space="preserve">02/12/2024</t>
         </is>
       </c>
       <c r="D9" t="n">
         <v>173973.3</v>