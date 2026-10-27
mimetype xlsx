--- v0 (2026-08-28)
+++ v1 (2026-10-27)
@@ -124,51 +124,51 @@
         <is>
           <t xml:space="preserve">Contratação de empresa especializada para a execução de obras de pavimentação asfáltica em diversas vias públicas do Município de Sousa/PB, no âmbito do Programa Pavimenta Sousa, conforme projetos básicos/executivos, memoriais descritivos, planilhas orçamentárias, cronogramas físico-financeiros e demais peças técnicas integrantes do processo</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Resumo</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">Situação</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Em Execução Normal</t>
+          <t xml:space="preserve">Paralisada</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">Bairro</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">Endereço</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t xml:space="preserve">Diversas Ruas Cidade de Sousa</t>
         </is>
@@ -332,51 +332,51 @@
         <is>
           <t xml:space="preserve">-38.2200000</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">Sincronizado em</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">28/08/2026 15:30</t>
+          <t xml:space="preserve">26/10/2026 17:00</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Título</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">URL</t>
         </is>