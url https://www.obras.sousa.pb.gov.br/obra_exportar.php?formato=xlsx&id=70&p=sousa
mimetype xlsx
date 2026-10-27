--- v0 (2026-08-28)
+++ v1 (2026-10-27)
@@ -227,51 +227,51 @@
         <is>
           <t xml:space="preserve">Valor inicial</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>240000</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor atual</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>240000</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor pago</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>77650.34</v>
+        <v>84568.51</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">Execução %</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t xml:space="preserve">Contratada</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t xml:space="preserve">COPEVA CONSTRUÇÕES PEREIRA VIEIRA EIRELI - ME</t>
         </is>
       </c>
     </row>
     <row r="18">
@@ -332,51 +332,51 @@
         <is>
           <t xml:space="preserve">-38.2228800</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">Sincronizado em</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">28/08/2026 15:15</t>
+          <t xml:space="preserve">27/10/2026 04:30</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Título</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">URL</t>
         </is>
@@ -865,176 +865,251 @@
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Data</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5618</t>
+          <t xml:space="preserve">8771</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 01 MEDICAO DE EXECUCAO DA OBRA DE CONSTRUCAO DA PRACA DA BIBLIA A CARGO DA SECRETARIA DE INFRAESTRUTURA CONFORME CONTRATO DE REPASSE N 8877002019  OPERACAO N 106389512 CONTRATO N 0102026 ORIUNDO DA CONCORRENCIA N 132025</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 02 MEDICAO DE EXECUCAO DA OBRA DE CONSTRUCAO DA PRACA DA BIBLIA A CARGO DA SECRETARIA DE INFRAESTRUTURA CONFORME CONTRATO DE REPASSE N 8877002019  OPERACAO N 106389512 CONTRATO N 0102026 ORIUNDO DA CONCORRENCIA N 132025</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">26/06/2026</t>
+          <t xml:space="preserve">24/09/2026</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>20414.75</v>
+        <v>26419.53</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
+          <t xml:space="preserve">8768</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 02 MEDICAO DE EXECUCAO DA OBRA DE CONSTRUCAO DA PRACA DA BIBLIA A CARGO DA SECRETARIA DE INFRAESTRUTURA CONFORME CONTRATO DE REPASSE N 8877002019  OPERACAO N 106389512 CONTRATO N 0102026 ORIUNDO DA CONCORRENCIA N 132025</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24/09/2026</t>
+        </is>
+      </c>
+      <c r="D3" t="n">
+        <v>6918.17</v>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">5618</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 01 MEDICAO DE EXECUCAO DA OBRA DE CONSTRUCAO DA PRACA DA BIBLIA A CARGO DA SECRETARIA DE INFRAESTRUTURA CONFORME CONTRATO DE REPASSE N 8877002019  OPERACAO N 106389512 CONTRATO N 0102026 ORIUNDO DA CONCORRENCIA N 132025</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26/06/2026</t>
+        </is>
+      </c>
+      <c r="D4" t="n">
+        <v>20414.75</v>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
           <t xml:space="preserve">5483</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
+      <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 01 MEDICAO DE EXECUCAO DA OBRA DE CONSTRUCAO DA PRACA DA BIBLIA A CARGO DA SECRETARIA DE INFRAESTRUTURA CONFORME CONTRATO DE REPASSE N 8877002019  OPERACAO N 106389512 CONTRATO N 0102026 ORIUNDO DA CONCORRENCIA N</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
+      <c r="C5" t="inlineStr">
         <is>
           <t xml:space="preserve">22/06/2026</t>
         </is>
       </c>
-      <c r="D3" t="n">
+      <c r="D5" t="n">
         <v>57235.59</v>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Número</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Data</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5618</t>
+          <t xml:space="preserve">8768</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 01 MEDICAO DE EXECUCAO DA OBRA DE CONSTRUCAO DA PRACA DA BIBLIA A CARGO DA SECRETARIA DE INFRAESTRUTURA CONFORME CONTRATO DE REPASSE N 8877002019  OPERACAO N 106389512 CONTRATO N 0102026 ORIUNDO DA CONCORRENCIA N 132025</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 02 MEDICAO DE EXECUCAO DA OBRA DE CONSTRUCAO DA PRACA DA BIBLIA A CARGO DA SECRETARIA DE INFRAESTRUTURA CONFORME CONTRATO DE REPASSE N 8877002019  OPERACAO N 106389512 CONTRATO N 0102026 ORIUNDO DA CONCORRENCIA N 132025</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">21/07/2026</t>
+          <t xml:space="preserve">07/10/2026</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>20414.75</v>
+        <v>6918.17</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
+          <t xml:space="preserve">5618</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 01 MEDICAO DE EXECUCAO DA OBRA DE CONSTRUCAO DA PRACA DA BIBLIA A CARGO DA SECRETARIA DE INFRAESTRUTURA CONFORME CONTRATO DE REPASSE N 8877002019  OPERACAO N 106389512 CONTRATO N 0102026 ORIUNDO DA CONCORRENCIA N 132025</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">21/07/2026</t>
+        </is>
+      </c>
+      <c r="D3" t="n">
+        <v>20414.75</v>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
           <t xml:space="preserve">5483</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
+      <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 01 MEDICAO DE EXECUCAO DA OBRA DE CONSTRUCAO DA PRACA DA BIBLIA A CARGO DA SECRETARIA DE INFRAESTRUTURA CONFORME CONTRATO DE REPASSE N 8877002019  OPERACAO N 106389512 CONTRATO N 0102026 ORIUNDO DA CONCORRENCIA N</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
+      <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">15/07/2026</t>
         </is>
       </c>
-      <c r="D3" t="n">
+      <c r="D4" t="n">
         <v>57235.59</v>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Número</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>