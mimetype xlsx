--- v0 (2026-08-27)
+++ v1 (2026-10-27)
@@ -124,51 +124,51 @@
         <is>
           <t xml:space="preserve">Contratação de empresa especializada para a reforma e ampliação da Unidade Básica de Saúde ESF I Alto do Cruzeiro, conforme Proposta nº 05626.6970001/23-005</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Resumo</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">Situação</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Em Execução Normal</t>
+          <t xml:space="preserve">Paralisada</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">Bairro</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">Endereço</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t xml:space="preserve">RUA FRANCISCA CELESTE SANTOS</t>
         </is>
@@ -332,51 +332,51 @@
         <is>
           <t xml:space="preserve">-38.2400000</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">Sincronizado em</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">27/08/2026 13:45</t>
+          <t xml:space="preserve">27/10/2026 08:30</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Título</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">URL</t>
         </is>
@@ -685,169 +685,195 @@
           <t xml:space="preserve">Documento 77427/25</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">Projetcons Engenharia E Arquitetura Ltda</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t xml:space="preserve">34016448000115</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">06/06/2026</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">25/09/2026</t>
+          <t xml:space="preserve">24/11/2026</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>511256.99</v>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t xml:space="preserve">Contratação de empresa especializada para a reforma e ampliação da Unidade Básica de Saúde ESF I Alto do Cruzeiro, conforme Proposta nº 05626.6970001/23-005</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Protocolo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Justificativa</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Término</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor alterado</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Documento 98863/26</t>
+          <t xml:space="preserve">Documento 117436/26</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">Vigência</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Conclusao . </t>
+          <t xml:space="preserve">	Contratação de empresa especializada para a reforma e ampliação da Unidade Básica de Saúde ESF I Alto do Cruzeiro, conforme Proposta nº 05626.6970001/23-005
+</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">25/09/2026</t>
+          <t xml:space="preserve">24/11/2026</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Documento 84308/26</t>
+          <t xml:space="preserve">Documento 98863/26</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Valor</t>
+          <t xml:space="preserve">Vigência</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Adequações confome nota tecnica. </t>
+          <t xml:space="preserve">Conclusao . </t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">24/11/2026</t>
         </is>
       </c>
       <c r="E3" t="n">
-        <v>46056.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
+          <t xml:space="preserve">Documento 84308/26</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Adequações confome nota tecnica. </t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="E4" t="n">
+        <v>46056.99</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
           <t xml:space="preserve">Documento 62365/26</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
+      <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve">Vigência</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
+      <c r="C5" t="inlineStr">
         <is>
           <t xml:space="preserve">	Contratação de empresa especializada para a reforma e ampliação da Unidade Básica de Saúde ESF I Alto do Cruzeiro, conforme Proposta nº 05626.6970001/23-005
 </t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D5" t="inlineStr">
         <is>
           <t xml:space="preserve">28/07/2026</t>
         </is>
       </c>
-      <c r="E4" t="n">
+      <c r="E5" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Número</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Objeto</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Concedente</t>
         </is>