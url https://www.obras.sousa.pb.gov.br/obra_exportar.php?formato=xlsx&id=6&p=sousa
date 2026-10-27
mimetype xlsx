--- v0 (2026-08-28)
+++ v1 (2026-10-27)
@@ -124,51 +124,51 @@
         <is>
           <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global, para Construção de QUADRA POLIESPORTIVA para a Escola Municipal de Ensino Infantil e Fundamental, JOSÉ REIS, no Bairro Alto do Cruzeiro, no Município de Sousa/PB, conforme Convênio SEECT/PB n 330/2022, discriminados e quantificados nos anexos do edital.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Resumo</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">Situação</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Paralisada</t>
+          <t xml:space="preserve">Finalizada por conclusão de construção</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">Bairro</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">Endereço</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t xml:space="preserve">Avenida Saul Pedrosa de Melo, S/n, Alto do Cruzeiro, Sousa/PB</t>
         </is>
@@ -196,51 +196,51 @@
         <is>
           <t xml:space="preserve">16/12/2022</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">Previsão</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t xml:space="preserve">17/06/2025</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">Finalização</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">20/12/2024</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor inicial</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>568961.49</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor atual</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>608564.87</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
@@ -332,51 +332,51 @@
         <is>
           <t xml:space="preserve">-38.2379400</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">Sincronizado em</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">28/08/2026 16:45</t>
+          <t xml:space="preserve">26/10/2026 02:00</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Título</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">URL</t>
         </is>
@@ -412,284 +412,306 @@
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">Declaração de Acessibilidade</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">ART_projeto.pdf</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07612022/arquivo/47e8b7c502024c2c921635fc67c3b88b.pdf</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Projeto Básico</t>
+          <t xml:space="preserve">Documento de Finalização</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Projeto_completo.pdf</t>
+          <t xml:space="preserve">Termo Recebimento ginásio.pdf</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07612022/arquivo/03d061527f674d6e92e8eb5600fa2ead.pdf</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07612022/arquivo/63196b4b6e6b43a9bd4550d9a3e0caab.pdf</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Planilha Contratada</t>
+          <t xml:space="preserve">Projeto Básico</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Planilha Vencedora (1).xlsx</t>
+          <t xml:space="preserve">Projeto_completo.pdf</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07612022/arquivo/f1416d2238f04e2eb29a14a70835ae2a.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07612022/arquivo/03d061527f674d6e92e8eb5600fa2ead.pdf</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ordem de Serviço</t>
+          <t xml:space="preserve">Planilha Contratada</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">OS JOSÉ REIS.pdf</t>
+          <t xml:space="preserve">Planilha Vencedora (1).xlsx</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07612022/arquivo/7fc0e7da110e4499ad76d76bfaf17c81.pdf</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07612022/arquivo/f1416d2238f04e2eb29a14a70835ae2a.xlsx</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Planilha de Medição</t>
+          <t xml:space="preserve">Ordem de Serviço</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">BM_08_Prefeitura.xlsx</t>
+          <t xml:space="preserve">OS JOSÉ REIS.pdf</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07612022/medicoes/30929/planilha/92a995b7f7054b169ee015a4160ef037.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07612022/arquivo/7fc0e7da110e4499ad76d76bfaf17c81.pdf</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">Planilha de Medição</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">BM_07.xlsx</t>
+          <t xml:space="preserve">BM_08_Prefeitura.xlsx</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07612022/medicoes/18193/planilha/625d19f07ebe440a871698158abb6751.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07612022/medicoes/30929/planilha/92a995b7f7054b169ee015a4160ef037.xlsx</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">Planilha de Medição</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">BM_06.xlsx</t>
+          <t xml:space="preserve">BM_07.xlsx</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07612022/medicoes/18191/planilha/ffe9ae86ea4a407fb3f6f73ea2e4197a.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07612022/medicoes/18193/planilha/625d19f07ebe440a871698158abb6751.xlsx</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">Planilha de Medição</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">BM_05_ Prefeitura.xlsx</t>
+          <t xml:space="preserve">BM_06.xlsx</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07612022/medicoes/18189/planilha/3f13ecc01cbc43bc972e5e7823f341d6.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07612022/medicoes/18191/planilha/ffe9ae86ea4a407fb3f6f73ea2e4197a.xlsx</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">Planilha de Medição</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">BM_04_ Prefeitura.xlsx</t>
+          <t xml:space="preserve">BM_05_ Prefeitura.xlsx</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07612022/medicoes/18188/planilha/130745ed514043e58d58f27b18ceea3c.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07612022/medicoes/18189/planilha/3f13ecc01cbc43bc972e5e7823f341d6.xlsx</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">Planilha de Medição</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">BM_03_ginasio_Jose_Reis.xlsx</t>
+          <t xml:space="preserve">BM_04_ Prefeitura.xlsx</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07612022/medicoes/18090/planilha/bff89ff6063b4cc4ad9369fbdbd48df0.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07612022/medicoes/18188/planilha/130745ed514043e58d58f27b18ceea3c.xlsx</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">Planilha de Medição</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t xml:space="preserve">BM_02_ginasio_Jose_Reis.xlsx</t>
+          <t xml:space="preserve">BM_03_ginasio_Jose_Reis.xlsx</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07612022/medicoes/18089/planilha/43f8d46fca624b989b6904514ac2bf9e.xlsx</t>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07612022/medicoes/18090/planilha/bff89ff6063b4cc4ad9369fbdbd48df0.xlsx</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">Planilha de Medição</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
+          <t xml:space="preserve">BM_02_ginasio_Jose_Reis.xlsx</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07612022/medicoes/18089/planilha/43f8d46fca624b989b6904514ac2bf9e.xlsx</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
           <t xml:space="preserve">Quadra  Alto do Cruzeiro Fiscalização.xlsx</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
+      <c r="C15" t="inlineStr">
         <is>
           <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/07612022/medicoes/18087/planilha/216297fd20854a5383187d59698d10a7.xlsx</t>
         </is>
       </c>
-      <c r="D14" t="inlineStr">
+      <c r="D15" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>