--- v0 (2026-08-28)
+++ v1 (2026-10-27)
@@ -217,71 +217,71 @@
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor inicial</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>2233696.41</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor atual</t>
         </is>
       </c>
       <c r="B14" t="n">
-        <v>2383196.88</v>
+        <v>2940249.68</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor pago</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>1466047.3</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">Execução %</t>
         </is>
       </c>
       <c r="B16" t="n">
-        <v>32.66</v>
+        <v>26.47</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t xml:space="preserve">Contratada</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t xml:space="preserve">Cj Construcoes E Servicos Ltda.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t xml:space="preserve">CNPJ contratada</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t xml:space="preserve">10627393000111</t>
         </is>
       </c>
@@ -332,51 +332,51 @@
         <is>
           <t xml:space="preserve">-38.2552475</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">Sincronizado em</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">28/08/2026 17:00</t>
+          <t xml:space="preserve">27/10/2026 09:30</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Título</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">URL</t>
         </is>
@@ -1844,189 +1844,216 @@
         <is>
           <t xml:space="preserve">Cj Construcoes E Servicos Ltda.</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t xml:space="preserve">10627393000111</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">31/12/2023</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t xml:space="preserve">23/12/2026</t>
         </is>
       </c>
       <c r="H2" t="n">
-        <v>2383196.88</v>
+        <v>2940249.68</v>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t xml:space="preserve">Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para Construção de Praça de Eventos da Agropecuária no Município de SousaPB conforme Convênio FDE n 0362022 no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Protocolo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Justificativa</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Término</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor alterado</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Documento 09837/26</t>
+          <t xml:space="preserve">Documento 109593/26</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vigência</t>
+          <t xml:space="preserve">Valor</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">	Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para Construção de Praça de Eventos da Agropecuária no Município de SousaPB conforme Convênio FDE n 0362022 no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
+          <t xml:space="preserve">fundamenta-se na Justificativa Técnica elaborada pelo Engenheiro Fiscal da obra, a qual demonstrou, durante a execução contratual, a necessidade de readequação dos serviços originalmente previstos, em razão de incompatibilidades verificadas entre os projetos e a planilha orçamentária, bem como da existência de quantitativos insuficientes e de serviços necessários à adequada execução e conclusão do empreendimento. 
+Entre as situações identificadas tecnicamente estão a necessidade de adequações nas estruturas das baias, coberturas, elementos de concreto armado, pavimentação, instalações hidrossanitárias e serviços de terraplanagem, além de ajustes decorrentes das condições efetivamente encontradas durante a execução. A justificativa técnica destaca, ainda, que a regularização da terraplanagem constitui condição necessária ao prosseguimento de serviços como instalações elétricas, pavimentação, instalações hidrossanitárias e drenagem
+</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">23/12/2026</t>
+          <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="E2" t="n">
-        <v>0</v>
+        <v>557052.8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Documento 10850/25</t>
+          <t xml:space="preserve">Documento 09837/26</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">Vigência</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONFORME JUSTIFICATIVA TÉCNICA APRESENTADA.</t>
+          <t xml:space="preserve">	Contratação de empresa especializada cujo critério de seleção da proposta mais vantajosa será a de menor preço global para Construção de Praça de Eventos da Agropecuária no Município de SousaPB conforme Convênio FDE n 0362022 no Município de SousaPB discriminados e quantificados nos anexos do edital</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">26/12/2025</t>
+          <t xml:space="preserve">23/12/2026</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Documento 19687/24</t>
+          <t xml:space="preserve">Documento 10850/25</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">Vigência</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONFORME JUSTIFICATIVA TÉCNICA </t>
+          <t xml:space="preserve">CONFORME JUSTIFICATIVA TÉCNICA APRESENTADA.</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">28/12/2024</t>
+          <t xml:space="preserve">26/12/2025</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
+          <t xml:space="preserve">Documento 19687/24</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vigência</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CONFORME JUSTIFICATIVA TÉCNICA </t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">28/12/2024</t>
+        </is>
+      </c>
+      <c r="E5" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
           <t xml:space="preserve">Documento 116666/23</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
+      <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
+      <c r="C6" t="inlineStr">
         <is>
           <t xml:space="preserve">CONFORME PARECER TÉCNICO DE ENGENHARIA. </t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
+      <c r="D6" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
-      <c r="E5" t="n">
+      <c r="E6" t="n">
         <v>149500.47</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Número</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Objeto</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Concedente</t>
         </is>